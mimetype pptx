--- v0 (2025-12-05)
+++ v1 (2026-10-01)
@@ -230,51 +230,51 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{FFDE0938-1BAF-9832-CCCD-E4AA019ACA6E}" v="217" dt="2025-09-11T10:44:44.288"/>
+    <p1510:client id="{015A87B4-E763-9F5B-9A87-820B92AB3F68}" v="6" dt="2026-09-07T11:35:02.722"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -418,63 +418,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="884" y="264"/>
+        <p:origin x="940" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -541,51 +541,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B110CF99-8546-9944-AF26-18CD4D3E6F2D}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5953125" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1441,51 +1441,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -1765,51 +1765,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -2089,51 +2089,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -2413,51 +2413,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -3021,51 +3021,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Päivämäärän paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88050F2C-300C-484D-86D0-75504628B814}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E915719C-C0B1-0442-A41F-D134B78B6185}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Alatunnisteen paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39BF014A-7030-514A-AD23-EB2DFC613556}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4344,51 +4344,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -7409,51 +7409,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -8871,51 +8871,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -9195,51 +9195,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -9519,51 +9519,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -9843,51 +9843,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -10167,51 +10167,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9968292" y="3698049"/>
             <a:ext cx="966856" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289962B0-8C3D-4C5B-80B5-37C68C9CEAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -10491,51 +10491,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4217993" y="3971647"/>
             <a:ext cx="936811" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Kuva 13" descr="Oulun logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D44A00D-785D-46BF-95D4-B07262E83ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -10742,51 +10742,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Alatunnisteen paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{265F9E72-400B-824D-91AE-6E5C40C7F6CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -11409,157 +11409,157 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Taulukko 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7A6AE6-08A8-F854-BE4C-1B285FEEA562}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="530205989"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1377182716"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="658677" y="309966"/>
-          <a:ext cx="10061574" cy="6075505"/>
+          <a:ext cx="10061574" cy="6028673"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2667997">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2429715754"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="7393577">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4140140082"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="374735">
+              <a:tr h="346764">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t> AJANKOHTA</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>TOIMINTA</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3324336333"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="820655">
+              <a:tr h="915457">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>TAMMIKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Eskarilaisten kouluvierailut koulun uintiviikolla, vk 4</a:t>
+                        <a:t>Eskarilaisten kouluvierailut koulun uintiviikolla, vk 3</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" lvl="0" indent="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>- </a:t>
                       </a:r>
@@ -11578,409 +11578,417 @@
                         </a:solidFill>
                         <a:latin typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Eskarista </a:t>
+                        <a:t>Eskarista ekalle- vanhempainilta </a:t>
                       </a:r>
-                      <a:r>
-[...7 lines deleted...]
-                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" lvl="0" indent="-285750" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>- vanhempainilta </a:t>
+                        <a:t>MOK-suunnittelupalaveri 27.1. klo 13.15-14</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2985314596"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1120405">
+              <a:tr h="1539635">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>HELMIKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>MOK: sanataidepajat 0-2lk</a:t>
+                        <a:t>MOK: Toiminnalista matematiikkaa 0-2lk: 9.-11.2. klo 10.10-12.00 (sis ruokailut, pajat klo 10.45-12)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Eskarilaisten tuen suunnitelmien päivittäminen (helmi-maaliskuu)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                         </a:rPr>
                         <a:t>-</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                         </a:rPr>
                         <a:t> Erityisopettaja mukana palavereissa</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>- Haku pienryhmiin ja vaativan erityisen tuen ryhmiin</a:t>
+                        <a:t>- Ohjautuminen pienryhmiin ja vaativan erityisen tuen ryhmiin</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0">
+                      <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Alueellinen esi- ja alkuopetuksen yhteyshenkilöiden tapaaminen helmi-maaliskuussa</a:t>
+                        <a:t>(Mahdollinen Alueellinen esi- ja alkuopetuksen yhteyshenkilöiden tapaaminen helmi-maaliskuussa)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" b="1"/>
+                      <a:endParaRPr lang="fi-FI" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1123504139"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="915439">
+              <a:tr h="610305">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>MAALISKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Puuhapariluokat: leikkitreffit päiväkodilla tai koulussa</a:t>
+                        <a:t>Puuhapariluokat: leikkitreffit päiväkodilla Ke 24.3. klo 10.45-11.30. klo 9.-9.50 (lautapelit)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="889052190"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="914014">
+              <a:tr h="915457">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>HUHTIKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0">
-[...9 lines deleted...]
-                    <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
-                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Eskarilaisten vierailu 2.-luokkiin, kyselytunti</a:t>
+                        <a:t>Eskarilaisten vierailu (4-5 lapsen ryhmissä) 1.- ja 2.-luokkiin</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" lvl="0" indent="-285750">
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Kouluhiippailut (eskarilaiset käyvät tutustumassa koulun tiloihin)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Kyselytunti (koululähettiläät päiväkodille) ja lukuvuoden arviointia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fi-FI"/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" lvl="0" indent="-285750">
+                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Tulevan 1.-luokan opettajan vierailu eskariryhmässä</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" b="1"/>
+                      <a:endParaRPr lang="fi-FI" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2062043099"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1892422">
+              <a:tr h="1548113">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>TOUKOKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Tiedonsiirrot esiopetuksesta kouluun</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>eskariopettajat, 1.luokan opettaja, erityisopettaja</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0" err="1">
-[...7 lines deleted...]
-                      <a:r>
                         <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t> </a:t>
+                        <a:t>Kouluun tutustumispäivä</a:t>
                       </a:r>
-                      <a:r>
-[...8 lines deleted...]
-                      <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" lvl="0" indent="0">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
@@ -12006,51 +12014,51 @@
                         </a:solidFill>
                         <a:latin typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Mahdollinen alueellinen esi- ja alkuopetuksen verkostokokous</a:t>
+                        <a:t>Mahdollinen alueellinen esi- ja alkuopetuksen verkostokokous (arviointi)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="873909948"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2656486100"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -12171,51 +12179,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2AB7DAC-AA0C-4400-A7CB-3AB67A78C3F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11225213" y="3697288"/>
             <a:ext cx="966787" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13851BC7-B432-4747-9742-70043FBB6BD1}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>11.9.2025</a:t>
+              <a:t>14.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tekstiruutu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B05C9F-0946-4683-B294-0F4D1B29A03F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="780836" y="2815119"/>
             <a:ext cx="530915" cy="646331"/>
           </a:xfrm>
@@ -12417,51 +12425,51 @@
             <a:r>
               <a:rPr lang="fi-FI" dirty="0">
                 <a:latin typeface="Segoe UI"/>
                 <a:cs typeface="Segoe UI"/>
               </a:rPr>
               <a:t>Yksiköt: Pitkäkankaan koulu ja Pitkäkankaan päiväkoti</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" dirty="0">
                 <a:latin typeface="Segoe UI"/>
                 <a:cs typeface="Segoe UI"/>
               </a:rPr>
-              <a:t>Vastuuhenkilöt: Laura Leppänen (koulu) ja Roosa Saarinen (päiväkoti)</a:t>
+              <a:t>Vastuuhenkilöt: Laura Leppänen (koulu) ja Hanna Käkelä (päiväkoti)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tekstin paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F539D7-2D2B-09F9-9B59-413A42296CA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12549,198 +12557,198 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Taulukko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{560CBB7B-9B0C-4AD2-BA2F-E20CF539ACF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022315879"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4157888791"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="780057" y="97701"/>
-          <a:ext cx="6734557" cy="5889905"/>
+          <a:ext cx="6734557" cy="6133745"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="6734557">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2476262270"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="403505">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>1. YHTEINEN PEDAGOGINEN NÄKEMYS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1896442791"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="5367967">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
-                        <a:t>Yhdessä sovitut teemat: kulttuuri esi- ja alkuopetuksessa ja leikki</a:t>
+                        <a:t>Yhdessä sovitut teemat: leikki ja liikunnallisen elämäntavan tukeminen esi- ja alkuopetuksessa</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI" sz="1600" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Tavoitteena sujuva siirtymä eskarista kouluun sekä yhteinen esi- ja alkuopetuksen tuntemus.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI" sz="1600" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Toimenpiteet: </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Yhteiset leikkituokiot (ulko- ja sisäleikit)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
-                        <a:t>Tanssiteatteripaja koulun liikuntasalissa 2.10. </a:t>
+                        <a:t>MOK: toiminnallinen matematiikka</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
-                        <a:t>Sanataidepajat 0-2lk </a:t>
-[...9 lines deleted...]
-                        <a:t>Koulukurkkaukset</a:t>
+                        <a:t>Koulukurkkaukset muutaman oppilaan ryhmissä, uintiviikolla isommat ryhmät erityisopettajan luona</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Eskareiden ruokailut koululla</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" lvl="0" indent="-285750">
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
+                        <a:t>Kouluhiippailut</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Kesy-kortit oppimiskeskusteluissa</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1600" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:buFontTx/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
-                        <a:t>Lasten osallisuus mahdollistuu toiminnallisilla opetusmenetelmillä(tanssipajassa/ sanataidepajassa) sekä kuuntelemalla lasten toiveita esim. yhteisiin leikkituokioihin. </a:t>
+                        <a:t>Lasten osallisuus mahdollistuu toiminnallisilla opetusmenetelmillä sekä kuuntelemalla lasten toiveita esim. yhteisiin leikkituokioihin. </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:buFontTx/>
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1600" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:buFontTx/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1600" dirty="0"/>
                         <a:t>Yhtenäisen tuen polku vahvistuu tehdessämme tiivistä, suunnitelmallista ja säännöllistä yhteistyötä esi- ja alkuopetuksen lasten ja aikuisten kesken. Yhteiset rutiinit, struktuurit, sekä yksilölliset ja joustavat ratkaisut kasvun ja oppimisen poluilla vahvistavat yhtenäisen polun toteutumista.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" dirty="0"/>
@@ -12920,251 +12928,236 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Taulukko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{560CBB7B-9B0C-4AD2-BA2F-E20CF539ACF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2768109981"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2332835130"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="748553" y="794154"/>
-          <a:ext cx="7070081" cy="5901684"/>
+          <a:ext cx="7070081" cy="5353044"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="7070081">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2476262270"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="598164">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>2. ASIANTUNTIJUUDEN JA OSAAMISEN JAKAMINEN</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1896442791"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="4248194">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Miten?</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
-                        <a:t>Yhteistyön vastavuoroisuus esi- ja alkuopetuksen välillä: materiaalien, ideoiden ja vastuiden jakaminen. Lisätään </a:t>
+                        <a:t>Yhteistyön vastavuoroisuus esi- ja alkuopetuksen välillä: materiaalien, ideoiden ja vastuiden jakaminen. </a:t>
                       </a:r>
-                      <a:r>
-[...22 lines deleted...]
-                      </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                         </a:rPr>
                         <a:t>Tiedonsiirtokeskustelut</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                         </a:rPr>
                         <a:t>Opevierailut esiopetusryhmiin (havainnointi, tutustuminen)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="285750" lvl="0" indent="-285750">
-[...14 lines deleted...]
-                      <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buChar char="-"/>
-                        <a:tabLst/>
-                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                         </a:rPr>
-                        <a:t>Laaja-alaisen erityisopettajien vierailut eskarissa</a:t>
+                        <a:t>Kouluhiippailut</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buChar char="-"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                        </a:rPr>
+                        <a:t>Laaja-alaisen erityisopettajien ja varhaiskasvatuksen erityisopettajan yhteistyö</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
-                        <a:t>Huoltajien osallisuuden lisääminen esim. vanhempainilloissa.</a:t>
+                        <a:t>Huoltajien osallisuuden lisääminen, </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" lvl="0" indent="0">
                         <a:buFontTx/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Vahvuudet ja osaaminen:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
@@ -13188,80 +13181,50 @@
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Yhteistyö:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFontTx/>
                         <a:buChar char="-"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Oppilashuollon palvelut (konsultointi, palaverit, tutkimukset)</a:t>
                       </a:r>
                     </a:p>
-                    <a:p>
-[...28 lines deleted...]
-                    </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="687960100"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Suorakulmio 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D74A94C-A9AE-4B64-A2C6-EFBF11E60417}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -13404,179 +13367,213 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Taulukko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{560CBB7B-9B0C-4AD2-BA2F-E20CF539ACF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="483097876"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2110552074"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="790369" y="727893"/>
           <a:ext cx="6780012" cy="5000554"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="6780012">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2476262270"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="725338">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI" b="1"/>
+                        <a:rPr lang="fi-FI" b="1" dirty="0"/>
                         <a:t>3. YHTENÄINEN TOIMINTAKULTTUURI</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI" b="0"/>
+                        <a:rPr lang="fi-FI" b="0" dirty="0"/>
                         <a:t>Johtaminen, rakenteet, suunnittelu, toimenpiteet</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1896442791"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="4275216">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
-                        <a:t>Yhteistyön toteutuminen syksyllä pari kertaa ja keväällä pari kertaa sekä koulukurkkaukset.</a:t>
+                        <a:t>Yhteistyön toteutuminen kuukausittain toimintasuunnitelman mukaisesti.</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
-                          <a:srgbClr val="000000"/>
+                          <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Puuhaparin omien vahvuuksien ja osaamisen mukainen yhteistyö esim. leikkituokioissa koulun/päiväkodin pihalla tai yhteisissä työpajoissa.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                      <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Syksyllä kokoonnutaan yhteiseen vuosikellon suunnittelupalaveriin, jossa jaetaan vastuut lukuvuoden aikana toteutettavasta yhteistyöstä.</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Segoe UI"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr lvl="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Segoe UI"/>
+                        </a:rPr>
+                        <a:t>Mok</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Segoe UI"/>
+                        </a:rPr>
+                        <a:t>-pajojen suunnittelu tammikuussa.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Segoe UI"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr lvl="0">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1800" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Segoe UI"/>
                         </a:rPr>
                         <a:t>Keväällä kokoonnutaan yhteistyön arviointiin. </a:t>
@@ -14254,101 +14251,104 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Taulukko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{560CBB7B-9B0C-4AD2-BA2F-E20CF539ACF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3345769884"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3544537331"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="757238" y="794153"/>
           <a:ext cx="6938106" cy="4934294"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="6938106">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2476262270"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="609018">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>5. ARVIOINTI </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1896442791"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="4325276">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="fi-FI"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" dirty="0"/>
+                        <a:t>Lasten osallisuutta lisätään alkavalle toimintakaudelle, esim. keräämällä lasten toiveita yhteisille toimintatuokioille.</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="687960100"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Suorakulmio 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA74EDCF-9EFC-4951-89E2-459EA94F2ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -14526,487 +14526,510 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Taulukko 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7A6AE6-08A8-F854-BE4C-1B285FEEA562}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4045407131"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4054218631"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="767969" y="1839035"/>
-          <a:ext cx="9971014" cy="4238419"/>
+          <a:off x="767969" y="1209115"/>
+          <a:ext cx="9971014" cy="4809509"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2973112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2429715754"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="6997902">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4140140082"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="481349">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t> AJANKOHTA</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>TOIMINTA</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3324336333"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="274167">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>ELOKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Päiväkodin ja koulun yhteystietolistan</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> päivitys ja koolle kutsuminen</a:t>
                       </a:r>
                     </a:p>
+                    <a:p>
+                      <a:pPr marL="285750" lvl="0" indent="-285750">
+                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="0" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Aluekoordinaattoritapaaminen 27.8.</a:t>
+                      </a:r>
+                    </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2985314596"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="720490">
+              <a:tr h="636607">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>SYYSKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
-[...31 lines deleted...]
-                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Varhaiserityisopettajan ja erityisopettajan pitämät koulutunnit eskarin kertaajille, 1krt/kk</a:t>
+                        <a:t>Lähiyhteistyön toimintasuunnitelman päivitys  2.9.2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1123504139"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="689936">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>LOKAKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
-                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>2.10. klo 12.15-13.15 Pieni Merenneito tanssiteatteripaja 0-3lk</a:t>
+                        <a:t>Ulkoluokka-koulutus Oulunsalon alueen esi- ja alkuopettajille 7.10. Pitkäkankaan koulun pihalla. </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="285750" lvl="0" indent="-285750">
-                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Puuhaparitoimintaa: Leikkitreffit eskarissa kummiryhmien kesken</a:t>
+                        <a:t>Puuhaparitoimintaa: Leikkitreffit päiväkodin pihalla puuhapari-ryhmien kesken:</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" lvl="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>       Ke 14.10. Klo 10.45-11.30  Vilperit+ 1B &amp; Viikarit ja 1A</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="889052190"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="750654">
+              <a:tr h="958102">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>MARRASKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="171450" indent="-171450">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
-                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Kesy-kortit oppimiskeskusteluissa ja eskarilaisten oppimissuunnitelmissa</a:t>
+                        <a:t>Kesy-kortit oppimiskeskusteluissa ja eskarilaisten oppimissuunnitelmissa (syys-lokakuu)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1400" b="1" dirty="0">
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="171450" indent="-171450">
+                        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Puuhaparitoimintaa: Ulkoleikkejä koulun pihalla Ke 25.11. Klo 10.45-11.30</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="171450" indent="-171450">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
-                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Puuhaparitoimintaa: Ulkoleikkejä koulun pihalla</a:t>
+                        <a:t>Alueellinen esi- ja alkuopetuksen verkostokokous 10.11. Klo 14.00 Pitkäkankaan koululla</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="171450" indent="-171450">
+                      <a:pPr marL="171450" lvl="0" indent="-171450">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>EO:n</a:t>
+                      </a:r>
+                      <a:r>
                         <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
-                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Alueellinen esi- ja alkuopetuksen verkostokokous</a:t>
+                        <a:t> ja VEO:n yhteistyö</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2062043099"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="720490">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI"/>
+                        <a:rPr lang="fi-FI" dirty="0"/>
                         <a:t>JOULUKUU</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="fi-FI"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="171450" indent="-171450">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1">
+                        <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
                           <a:latin typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Erityisopettajan vierailut eskariryhmissä tarpeen mukaan</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1400" b="1">
+                      <a:endParaRPr lang="fi-FI" sz="1400" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400">
-[...1 lines deleted...]
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:rPr lang="fi-FI" sz="1400" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>-Tuen tarpeisten eskarilaisten havainnointi</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="171450" indent="-171450">
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1400" b="1">
-[...1 lines deleted...]
-                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:rPr lang="fi-FI" sz="1400" b="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
                         </a:rPr>
-                        <a:t>Eskarilaiset koulun joululaulajaisiin</a:t>
+                        <a:t>Eskarilaiset koulun joululaulajaisiin/ joulujuhlakenraaliin</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="873909948"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Taulukko 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42331D9-A2A4-EFAE-F5F3-8A4CEADE0A3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2073820828"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222105410"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="748552" y="1318436"/>
+          <a:off x="758198" y="595018"/>
           <a:ext cx="9979699" cy="563527"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="9979699">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1883764609"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="563527">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="fi-FI" dirty="0"/>
@@ -15526,62 +15549,62 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010085A13702D4B04841B5E5A24C1A8CBB8A" ma:contentTypeVersion="3" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="6d05ae8b40d767171e3267aed6846ff4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="294adddc-9359-4b28-b516-32ef06e7c7dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b78b4af04e6c3ff2a8705539cfcaf85" ns2:_="">
     <xsd:import namespace="294adddc-9359-4b28-b516-32ef06e7c7dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="294adddc-9359-4b28-b516-32ef06e7c7dc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -15679,106 +15702,106 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1747FE40-14A1-4AD2-A3CC-9D82B7FF3AF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4020DC00-C2C2-4CAE-845E-F0848EDFD4C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="294adddc-9359-4b28-b516-32ef06e7c7dc"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2DED9F5-0FCD-4676-A419-A92B6EBFA777}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="294adddc-9359-4b28-b516-32ef06e7c7dc"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{08215fa3-9e5d-4df2-9f9f-facf1d0357d2}" enabled="0" method="" siteId="{08215fa3-9e5d-4df2-9f9f-facf1d0357d2}" removed="1"/>
   <clbl:label id="{a2493f3f-6595-4847-8f46-3790596519d0}" enabled="1" method="Privileged" siteId="{5cc89a67-fa29-4356-af5d-f436abc7c21b}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SIKU-Powerpointpohja2021</Template>
   <TotalTime></TotalTime>
-  <Words>824</Words>
+  <Words>902</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Laajakuva</PresentationFormat>
-  <Paragraphs>160</Paragraphs>
+  <Paragraphs>164</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Käytetyt fontit</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Dian otsikot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>